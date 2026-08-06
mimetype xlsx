--- v0 (2026-06-24)
+++ v1 (2026-08-06)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yener.genc\Desktop\WEB HAZİRAN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yener.genc\Desktop\WEB HAZİRAN\WEB KONTROL İNDİRİLEN - DÜZELTME\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82AD4830-330B-462C-B989-DFF830F482C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F65D6434-ECEE-4C77-AC90-78DAC0E58112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DI-F-728" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-728'!$A$4:$XEE$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DI-F-728'!$A$1:$L$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -854,109 +854,109 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="24" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="20% - Accent1" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent3" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent4" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent5" xfId="6" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent6" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - Accent1" xfId="8" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="40% - Accent3" xfId="10" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent4" xfId="11" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40% - Accent5" xfId="12" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent6" xfId="13" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% - Accent1" xfId="14" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - Accent2" xfId="15" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="60% - Accent3" xfId="16" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="60% - Accent4" xfId="17" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="60% - Accent5" xfId="18" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="60% - Accent6" xfId="19" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Accent1" xfId="20" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Accent2" xfId="21" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Accent3" xfId="22" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Accent4" xfId="23" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
@@ -1389,51 +1389,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="20" zoomScaleNormal="30" zoomScaleSheetLayoutView="20" zoomScalePageLayoutView="20" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:L2"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.7265625" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="71.81640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="82.26953125" style="6" customWidth="1"/>
     <col min="5" max="5" width="83.1796875" style="7" customWidth="1"/>
     <col min="6" max="6" width="65.54296875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="77.453125" style="6" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="99.1796875" style="5" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="169.1796875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="107.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="44.453125" style="2" customWidth="1"/>
     <col min="12" max="12" width="126.1796875" style="2" customWidth="1"/>
     <col min="13" max="13" width="21.7265625" style="2" customWidth="1"/>
     <col min="14" max="14" width="118.7265625" style="2" customWidth="1"/>
     <col min="15" max="15" width="71" style="2" customWidth="1"/>
     <col min="16" max="199" width="9.26953125" style="2"/>
     <col min="200" max="200" width="9.26953125" style="2" bestFit="1" customWidth="1"/>
     <col min="201" max="201" width="20.54296875" style="2" customWidth="1"/>
     <col min="202" max="202" width="33.26953125" style="2" customWidth="1"/>
     <col min="203" max="203" width="16.7265625" style="2" customWidth="1"/>
     <col min="204" max="204" width="13.26953125" style="2" customWidth="1"/>
@@ -2234,1253 +2234,1253 @@
     <col min="15822" max="15822" width="49.453125" style="2" customWidth="1"/>
     <col min="15823" max="15823" width="39.26953125" style="2" customWidth="1"/>
     <col min="15824" max="15824" width="42.7265625" style="2" customWidth="1"/>
     <col min="15825" max="15825" width="47.7265625" style="2" customWidth="1"/>
     <col min="15826" max="15827" width="9.26953125" style="2"/>
     <col min="15828" max="15828" width="12.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="15829" max="16071" width="9.26953125" style="2"/>
     <col min="16072" max="16072" width="9.26953125" style="2" bestFit="1" customWidth="1"/>
     <col min="16073" max="16073" width="20.54296875" style="2" customWidth="1"/>
     <col min="16074" max="16074" width="33.26953125" style="2" customWidth="1"/>
     <col min="16075" max="16075" width="16.7265625" style="2" customWidth="1"/>
     <col min="16076" max="16076" width="13.26953125" style="2" customWidth="1"/>
     <col min="16077" max="16077" width="91.453125" style="2" customWidth="1"/>
     <col min="16078" max="16078" width="49.453125" style="2" customWidth="1"/>
     <col min="16079" max="16079" width="39.26953125" style="2" customWidth="1"/>
     <col min="16080" max="16080" width="42.7265625" style="2" customWidth="1"/>
     <col min="16081" max="16081" width="47.7265625" style="2" customWidth="1"/>
     <col min="16082" max="16083" width="9.26953125" style="2"/>
     <col min="16084" max="16084" width="12.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="16085" max="16359" width="9.26953125" style="2"/>
     <col min="16360" max="16384" width="9.26953125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9"/>
-      <c r="B1" s="24"/>
-[...8 lines deleted...]
-      <c r="K1" s="23" t="s">
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="L1" s="23"/>
+      <c r="L1" s="19"/>
     </row>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="202.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="26"/>
-[...8 lines deleted...]
-      <c r="L2" s="27"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="23"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="3" customFormat="1" ht="117" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38"/>
-[...4 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="36"/>
-[...2 lines deleted...]
-      <c r="L3" s="37"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="33"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
     </row>
     <row r="4" spans="1:14" s="3" customFormat="1" ht="125.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="33" t="s">
+      <c r="K4" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="34"/>
+      <c r="L4" s="30"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B5" s="14">
         <v>1</v>
       </c>
       <c r="C5" s="15">
         <v>46016</v>
       </c>
       <c r="D5" s="14">
         <v>1791762</v>
       </c>
       <c r="E5" s="14">
         <v>100</v>
       </c>
       <c r="F5" s="16">
         <v>600</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K5" s="21"/>
-      <c r="L5" s="22"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="36"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
     </row>
     <row r="6" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B6" s="14">
         <v>2</v>
       </c>
       <c r="C6" s="15">
         <v>46021</v>
       </c>
       <c r="D6" s="14">
         <v>1794236</v>
       </c>
       <c r="E6" s="14">
         <v>49.9</v>
       </c>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="17"/>
       <c r="I6" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K6" s="21"/>
-      <c r="L6" s="22"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="36"/>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
     </row>
     <row r="7" spans="1:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="14">
         <v>3</v>
       </c>
       <c r="C7" s="15">
         <v>46022</v>
       </c>
       <c r="D7" s="14">
         <v>1794722</v>
       </c>
       <c r="E7" s="14">
         <v>100</v>
       </c>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="17"/>
       <c r="I7" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K7" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="L7" s="22"/>
+      <c r="L7" s="36"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
     </row>
     <row r="8" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B8" s="14">
         <v>4</v>
       </c>
       <c r="C8" s="15">
         <v>46038</v>
       </c>
       <c r="D8" s="14">
         <v>1801765</v>
       </c>
       <c r="E8" s="14">
         <v>50</v>
       </c>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="17"/>
       <c r="I8" s="14" t="s">
         <v>25</v>
       </c>
       <c r="J8" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K8" s="21"/>
-      <c r="L8" s="22"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="36"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
     </row>
     <row r="9" spans="1:14" s="13" customFormat="1" ht="311.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="14">
         <v>5</v>
       </c>
       <c r="C9" s="15">
         <v>46049</v>
       </c>
       <c r="D9" s="14">
         <v>1806097</v>
       </c>
       <c r="E9" s="14">
         <v>37</v>
       </c>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17"/>
       <c r="I9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K9" s="21" t="s">
+      <c r="K9" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="L9" s="22"/>
+      <c r="L9" s="36"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
     </row>
     <row r="10" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B10" s="14">
         <v>6</v>
       </c>
       <c r="C10" s="15">
         <v>46049</v>
       </c>
       <c r="D10" s="14">
         <v>1806350</v>
       </c>
       <c r="E10" s="14">
         <v>450</v>
       </c>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17"/>
       <c r="I10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="J10" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K10" s="21"/>
-      <c r="L10" s="22"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="36"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
     </row>
     <row r="11" spans="1:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="14">
         <v>7</v>
       </c>
       <c r="C11" s="15">
         <v>46050</v>
       </c>
       <c r="D11" s="14">
         <v>1806696</v>
       </c>
       <c r="E11" s="14">
         <v>550</v>
       </c>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="K11" s="21"/>
-      <c r="L11" s="22"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="36"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="14">
         <v>8</v>
       </c>
       <c r="C12" s="15">
         <v>46052</v>
       </c>
       <c r="D12" s="14">
         <v>1807366</v>
       </c>
       <c r="E12" s="14">
         <v>150</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K12" s="21" t="s">
+      <c r="K12" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="L12" s="22"/>
+      <c r="L12" s="36"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B13" s="14">
         <v>9</v>
       </c>
       <c r="C13" s="15">
         <v>46052</v>
       </c>
       <c r="D13" s="14">
         <v>1807726</v>
       </c>
       <c r="E13" s="14">
         <v>400</v>
       </c>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K13" s="21"/>
-      <c r="L13" s="22"/>
+      <c r="K13" s="35"/>
+      <c r="L13" s="36"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B14" s="14">
         <v>10</v>
       </c>
       <c r="C14" s="15">
         <v>46071</v>
       </c>
       <c r="D14" s="14">
         <v>1815368</v>
       </c>
       <c r="E14" s="14">
         <v>1800</v>
       </c>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="14" t="s">
         <v>20</v>
       </c>
       <c r="J14" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K14" s="21"/>
-      <c r="L14" s="22"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="36"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B15" s="14">
         <v>11</v>
       </c>
       <c r="C15" s="15">
         <v>46071</v>
       </c>
       <c r="D15" s="14">
         <v>1815430</v>
       </c>
       <c r="E15" s="14">
         <v>2400</v>
       </c>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="14" t="s">
         <v>20</v>
       </c>
       <c r="J15" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K15" s="21"/>
-      <c r="L15" s="22"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="36"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B16" s="14">
         <v>12</v>
       </c>
       <c r="C16" s="15">
         <v>46076</v>
       </c>
       <c r="D16" s="14">
         <v>1817300</v>
       </c>
       <c r="E16" s="14">
         <v>400</v>
       </c>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K16" s="21"/>
-      <c r="L16" s="22"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="36"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B17" s="14">
         <v>13</v>
       </c>
       <c r="C17" s="15">
         <v>46076</v>
       </c>
       <c r="D17" s="14">
         <v>1817371</v>
       </c>
       <c r="E17" s="14">
         <v>90</v>
       </c>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K17" s="21"/>
-      <c r="L17" s="22"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="36"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
     </row>
     <row r="18" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B18" s="14">
         <v>14</v>
       </c>
       <c r="C18" s="15">
         <v>46080</v>
       </c>
       <c r="D18" s="14">
         <v>1819330</v>
       </c>
       <c r="E18" s="14">
         <v>49.96</v>
       </c>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="J18" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K18" s="21"/>
-      <c r="L18" s="22"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="36"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
     </row>
     <row r="19" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B19" s="14">
         <v>15</v>
       </c>
       <c r="C19" s="15">
         <v>46081</v>
       </c>
       <c r="D19" s="14">
         <v>1819866</v>
       </c>
       <c r="E19" s="14">
         <v>70</v>
       </c>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J19" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="21"/>
-      <c r="L19" s="22"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="36"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
     </row>
     <row r="20" spans="2:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="14">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>46107</v>
       </c>
       <c r="D20" s="14">
         <v>1828354</v>
       </c>
       <c r="E20" s="14">
         <v>500</v>
       </c>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K20" s="21" t="s">
+      <c r="K20" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L20" s="22"/>
+      <c r="L20" s="36"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B21" s="14">
         <v>17</v>
       </c>
       <c r="C21" s="15">
         <v>46112</v>
       </c>
       <c r="D21" s="14">
         <v>1830831</v>
       </c>
       <c r="E21" s="14">
         <v>500</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K21" s="21"/>
-      <c r="L21" s="22"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="36"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B22" s="14">
         <v>18</v>
       </c>
       <c r="C22" s="15">
         <v>46112</v>
       </c>
       <c r="D22" s="14">
         <v>1830918</v>
       </c>
       <c r="E22" s="14">
         <v>320</v>
       </c>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J22" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K22" s="21"/>
-      <c r="L22" s="22"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="36"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
     </row>
     <row r="23" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B23" s="14">
         <v>19</v>
       </c>
       <c r="C23" s="15">
         <v>46112</v>
       </c>
       <c r="D23" s="14">
         <v>1831002</v>
       </c>
       <c r="E23" s="14">
         <v>650</v>
       </c>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K23" s="21"/>
-      <c r="L23" s="22"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="36"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
     </row>
     <row r="24" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B24" s="14">
         <v>20</v>
       </c>
       <c r="C24" s="15">
         <v>46126</v>
       </c>
       <c r="D24" s="14">
         <v>1835973</v>
       </c>
       <c r="E24" s="14">
         <v>700</v>
       </c>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K24" s="21"/>
-      <c r="L24" s="22"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="36"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
     </row>
     <row r="25" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B25" s="14">
         <v>21</v>
       </c>
       <c r="C25" s="15">
         <v>46139</v>
       </c>
       <c r="D25" s="14">
         <v>1840415</v>
       </c>
       <c r="E25" s="14">
         <v>300</v>
       </c>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K25" s="21"/>
-      <c r="L25" s="22"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="36"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
     </row>
     <row r="26" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B26" s="14">
         <v>22</v>
       </c>
       <c r="C26" s="15">
         <v>46139</v>
       </c>
       <c r="D26" s="14">
         <v>1840618</v>
       </c>
       <c r="E26" s="14">
         <v>75</v>
       </c>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K26" s="21"/>
-      <c r="L26" s="22"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="36"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
     </row>
     <row r="27" spans="2:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="14">
         <v>23</v>
       </c>
       <c r="C27" s="15">
         <v>46140</v>
       </c>
       <c r="D27" s="14">
         <v>1840895</v>
       </c>
       <c r="E27" s="14">
         <v>125</v>
       </c>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K27" s="21" t="s">
+      <c r="K27" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L27" s="22"/>
+      <c r="L27" s="36"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
     </row>
     <row r="28" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B28" s="14">
         <v>24</v>
       </c>
       <c r="C28" s="15">
         <v>46141</v>
       </c>
       <c r="D28" s="14">
         <v>1841881</v>
       </c>
       <c r="E28" s="14">
         <v>60</v>
       </c>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J28" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K28" s="21"/>
-      <c r="L28" s="22"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="36"/>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
     </row>
     <row r="29" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B29" s="14">
         <v>25</v>
       </c>
       <c r="C29" s="15">
         <v>46141</v>
       </c>
       <c r="D29" s="14">
         <v>1841893</v>
       </c>
       <c r="E29" s="14">
         <v>600</v>
       </c>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K29" s="21"/>
-      <c r="L29" s="22"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="36"/>
       <c r="M29" s="18"/>
       <c r="N29" s="18"/>
     </row>
     <row r="30" spans="2:14" s="13" customFormat="1" ht="345" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="14">
         <v>26</v>
       </c>
       <c r="C30" s="15">
         <v>46142</v>
       </c>
       <c r="D30" s="14">
         <v>1842028</v>
       </c>
       <c r="E30" s="14">
         <v>2000</v>
       </c>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K30" s="19" t="s">
+      <c r="K30" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="L30" s="20"/>
+      <c r="L30" s="38"/>
       <c r="M30" s="18"/>
       <c r="N30" s="18"/>
     </row>
     <row r="31" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B31" s="14">
         <v>27</v>
       </c>
       <c r="C31" s="15">
         <v>46142</v>
       </c>
       <c r="D31" s="14">
         <v>1842048</v>
       </c>
       <c r="E31" s="14">
         <v>100</v>
       </c>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="14" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K31" s="21"/>
-      <c r="L31" s="22"/>
+      <c r="K31" s="35"/>
+      <c r="L31" s="36"/>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
     </row>
     <row r="32" spans="2:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B32" s="14">
         <v>28</v>
       </c>
       <c r="C32" s="15">
         <v>46142</v>
       </c>
       <c r="D32" s="14">
         <v>1842125</v>
       </c>
       <c r="E32" s="14">
         <v>400</v>
       </c>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J32" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K32" s="21"/>
-      <c r="L32" s="22"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="36"/>
       <c r="M32" s="18"/>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B33" s="14">
         <v>29</v>
       </c>
       <c r="C33" s="15">
         <v>46142</v>
       </c>
       <c r="D33" s="14">
         <v>1842208</v>
       </c>
       <c r="E33" s="14">
         <v>80</v>
       </c>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="14" t="s">
         <v>30</v>
       </c>
       <c r="J33" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K33" s="21"/>
-      <c r="L33" s="22"/>
+      <c r="K33" s="35"/>
+      <c r="L33" s="36"/>
       <c r="M33" s="18"/>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B34" s="14">
         <v>30</v>
       </c>
       <c r="C34" s="15">
         <v>46142</v>
       </c>
       <c r="D34" s="14">
         <v>1842282</v>
       </c>
       <c r="E34" s="14">
         <v>900</v>
       </c>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="14" t="s">
         <v>23</v>
       </c>
       <c r="J34" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K34" s="21"/>
-      <c r="L34" s="22"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="36"/>
       <c r="M34" s="18"/>
       <c r="N34" s="18"/>
     </row>
     <row r="35" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B35" s="14">
         <v>31</v>
       </c>
       <c r="C35" s="15">
         <v>46142</v>
       </c>
       <c r="D35" s="14">
         <v>1842286</v>
       </c>
       <c r="E35" s="14">
         <v>600</v>
       </c>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K35" s="21"/>
-      <c r="L35" s="22"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="36"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B36" s="14">
         <v>32</v>
       </c>
       <c r="C36" s="15">
         <v>46142</v>
       </c>
       <c r="D36" s="14">
         <v>1842299</v>
       </c>
       <c r="E36" s="14">
         <v>500</v>
       </c>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J36" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K36" s="21"/>
-      <c r="L36" s="22"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="36"/>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B37" s="14">
         <v>33</v>
       </c>
       <c r="C37" s="15">
         <v>46142</v>
       </c>
       <c r="D37" s="14">
         <v>1842349</v>
       </c>
       <c r="E37" s="14">
         <v>150</v>
       </c>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K37" s="21"/>
-      <c r="L37" s="22"/>
+      <c r="K37" s="35"/>
+      <c r="L37" s="36"/>
       <c r="M37" s="18"/>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B38" s="14">
         <v>34</v>
       </c>
       <c r="C38" s="15">
         <v>46142</v>
       </c>
       <c r="D38" s="14">
         <v>1842473</v>
       </c>
       <c r="E38" s="14">
         <v>80</v>
       </c>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K38" s="21"/>
-      <c r="L38" s="22"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="36"/>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
     </row>
     <row r="39" spans="1:14" s="13" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="14">
         <v>35</v>
       </c>
       <c r="C39" s="15">
         <v>46142</v>
       </c>
       <c r="D39" s="14">
         <v>1842474</v>
       </c>
       <c r="E39" s="14">
         <v>145</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="16"/>
       <c r="H39" s="17"/>
       <c r="I39" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K39" s="21" t="s">
+      <c r="K39" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="L39" s="22"/>
+      <c r="L39" s="36"/>
       <c r="M39" s="18"/>
       <c r="N39" s="18"/>
     </row>
     <row r="40" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B40" s="14">
         <v>36</v>
       </c>
       <c r="C40" s="15">
         <v>46142</v>
       </c>
       <c r="D40" s="14">
         <v>1842622</v>
       </c>
       <c r="E40" s="14">
         <v>70</v>
       </c>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="17"/>
       <c r="I40" s="14" t="s">
         <v>30</v>
       </c>
       <c r="J40" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K40" s="21"/>
-      <c r="L40" s="22"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="36"/>
       <c r="M40" s="18"/>
       <c r="N40" s="18"/>
     </row>
     <row r="41" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B41" s="14">
         <v>37</v>
       </c>
       <c r="C41" s="15">
         <v>46142</v>
       </c>
       <c r="D41" s="14">
         <v>1842669</v>
       </c>
       <c r="E41" s="14">
         <v>200</v>
       </c>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J41" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K41" s="21"/>
-      <c r="L41" s="22"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="36"/>
       <c r="M41" s="18"/>
       <c r="N41" s="18"/>
     </row>
     <row r="42" spans="1:14" s="13" customFormat="1" ht="337.5" x14ac:dyDescent="0.35">
       <c r="B42" s="14">
         <v>38</v>
       </c>
       <c r="C42" s="15">
         <v>46142</v>
       </c>
       <c r="D42" s="14">
         <v>1842690</v>
       </c>
       <c r="E42" s="14">
         <v>600</v>
       </c>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="14" t="s">
         <v>17</v>
       </c>
       <c r="J42" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="K42" s="21"/>
-      <c r="L42" s="22"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="36"/>
       <c r="M42" s="18"/>
       <c r="N42" s="18"/>
     </row>
     <row r="43" spans="1:14" s="13" customFormat="1" ht="367.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="14">
         <v>39</v>
       </c>
       <c r="C43" s="15">
         <v>46142</v>
       </c>
       <c r="D43" s="14">
         <v>1842705</v>
       </c>
       <c r="E43" s="14">
         <v>280</v>
       </c>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K43" s="19" t="s">
+      <c r="K43" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="L43" s="20"/>
+      <c r="L43" s="38"/>
       <c r="M43" s="18"/>
       <c r="N43" s="18"/>
     </row>
     <row r="44" spans="1:14" s="13" customFormat="1" ht="345" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B44" s="14">
         <v>40</v>
       </c>
       <c r="C44" s="15">
         <v>46142</v>
       </c>
       <c r="D44" s="14">
         <v>1842731</v>
       </c>
       <c r="E44" s="14">
         <v>2000</v>
       </c>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="K44" s="21" t="s">
+      <c r="K44" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="L44" s="22"/>
+      <c r="L44" s="36"/>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
     </row>
     <row r="45" spans="1:14" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="B45" s="28" t="s">
+      <c r="B45" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="29"/>
-[...8 lines deleted...]
-      <c r="L45" s="32"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="28"/>
     </row>
     <row r="46" spans="1:14" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="J46" s="2"/>
     </row>
     <row r="47" spans="1:14" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="5"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="J47" s="2"/>
     </row>
     <row r="48" spans="1:14" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A48" s="5"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
@@ -3658,140 +3658,141 @@
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="J65" s="2"/>
     </row>
     <row r="66" spans="1:10" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="5"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="J66" s="2"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.35">
       <c r="H67" s="2"/>
       <c r="J67" s="2"/>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.35">
       <c r="H68" s="2"/>
       <c r="J68" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="K17:L17"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="D45:L45"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="K12:L12"/>
-    <mergeCell ref="K13:L13"/>
-[...30 lines deleted...]
-    <mergeCell ref="K42:L42"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="28" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1">
     <oddFooter>&amp;R&amp;"verdana,Regular"Genele Açık</oddFooter>
     <evenFooter>&amp;R&amp;"verdana,Regular"Genele Açık</evenFooter>
     <firstFooter>&amp;R&amp;"verdana,Regular"Genele Açık</firstFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">0d7f805b-3e33-45e4-b3be-7dcda4c89006</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6IkVORVJKSVNBIiwicHJvcHMiOlt7Im4iOiJDTEFTU0lGSUNBVElPTiIsInZhbHMiOlt7InZhbHVlIjoiSTQ4ODZwMjkzNzI3bk84In1dfSx7Im4iOiJTSU5JUkxJUEFZTEFTSU0iLCJ2YWxzIjpbXX0seyJuIjoiU0lSS0VUSUNJS1VMTEFOSU0iLCJ2YWxzIjpbXX1dfQ==</TitusMetadata>
+</titus>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006078AA28F3C5D844B7E579B04AAF2AA9" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5803e9ed58698c1755134157fbf9d5f0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3865,100 +3866,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<titus xmlns="http://schemas.titus.com/TitusProperties/">
-[...2 lines deleted...]
-</titus>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393E90F3-5C76-4390-BABD-FACFE7AB711A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97C49943-DDE6-4E42-870C-B127E20A4C9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D15C7F0-3301-43B0-A8B8-57831EB6F8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97C49943-DDE6-4E42-870C-B127E20A4C9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393E90F3-5C76-4390-BABD-FACFE7AB711A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
-    <ds:schemaRef ds:uri=""/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>