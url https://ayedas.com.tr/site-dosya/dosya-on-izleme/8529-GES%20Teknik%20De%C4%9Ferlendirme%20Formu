--- v0 (2025-10-19)
+++ v1 (2026-10-06)
@@ -1,964 +1,2037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\GUZINTUGCE.ILGAR\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mustafa.caliskan\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{655FB4FD-C22A-461A-AD98-6E6172E1D9B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7060"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Fotovoltaik GES" sheetId="1" r:id="rId1"/>
+    <sheet name="Tek. Değ. Formu-Depolamalı" sheetId="1" r:id="rId1"/>
+    <sheet name="Veriler" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Fotovoltaik GES'!$A$1:$F$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Tek. Değ. Formu-Depolamalı'!$A$2:$F$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
-[...4 lines deleted...]
-    <t> Kn</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="116">
+  <si>
+    <t>Tesis Adı</t>
+  </si>
+  <si>
+    <t>Bağlanılacak Gerilim Seviyesi</t>
+  </si>
+  <si>
+    <t>Üretim Tesisinin Yeri</t>
+  </si>
+  <si>
+    <t>Taşıyıcı Sistem Türü</t>
+  </si>
+  <si>
+    <t>Uygulama Yeri</t>
+  </si>
+  <si>
+    <t>Fotovoltaik Modüllerde Kullanılacak Hücre Türü</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>K2</t>
+  </si>
+  <si>
+    <t>Teknoloji Türü</t>
+  </si>
+  <si>
+    <t>Şebeke İşletmecisine Başvuru Tarihi</t>
+  </si>
+  <si>
+    <t>Kn</t>
+  </si>
+  <si>
+    <t>Gerçek Şahıs</t>
+  </si>
+  <si>
+    <t>Tüzel Şahıs</t>
+  </si>
+  <si>
+    <t>Kamu Kuruluşu</t>
+  </si>
+  <si>
+    <t>Belediyeler ve İştirakları</t>
+  </si>
+  <si>
+    <t>Sulama Birliği</t>
+  </si>
+  <si>
+    <t>Kooperatif</t>
+  </si>
+  <si>
+    <t>25 kW ve altı Usul Esas</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (b) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (c) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (ç) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (ğ) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (h) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (ı) bendi</t>
+  </si>
+  <si>
+    <t>5. Madde 1. Fıkra (f) bendi</t>
+  </si>
+  <si>
+    <t>11. Madde 2. fıkra</t>
+  </si>
+  <si>
+    <t>11. Madde 3. fıkra</t>
+  </si>
+  <si>
+    <t>Diğer</t>
+  </si>
+  <si>
+    <t>Mesken</t>
+  </si>
+  <si>
+    <t>Kamu ve Özel Hizmetler Sektörü ile Diğer</t>
+  </si>
+  <si>
+    <t>Aydınlatma</t>
+  </si>
+  <si>
+    <t>Tarımsal Sulama</t>
+  </si>
+  <si>
+    <t>YETA</t>
+  </si>
+  <si>
+    <t>Sanayi</t>
+  </si>
+  <si>
+    <t>DETSİS No
+(Kamu)</t>
+  </si>
+  <si>
+    <t>TC Kimlik No
+(Gerçek Kişi )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Optimum açıda sabitlenmiş taşıyıcı sistemler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Tek eksenli güneşi takip eden taşıyıcı sistemler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Çift eksenli güneşi takip eden taşıyıcı sistemler</t>
+  </si>
+  <si>
+    <t>30. Madde 1. fıkra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Arazi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Çatı + Arazi</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t> K4</t>
-[...298 lines deleted...]
-    <t>FOTOVOLTAİK GÜNEŞ ENERJİSİNE DAYALI ÜRETİM TESİSİNE İLİŞKİN TEKNİK DEĞERLENDİRME FORMU</t>
+    <t>Köşe Koordinatı</t>
+  </si>
+  <si>
+    <t>Depolama Gücü              (kWe)</t>
+  </si>
+  <si>
+    <t>Depolama Kapasitesi              (kWh)</t>
+  </si>
+  <si>
+    <t>Doğu                         (sağa değer)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Başvuru Sahibinin Niteliği </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abone Grubu </t>
+  </si>
+  <si>
+    <t>UTM Zone 35 Central Meridian 27 (ED50 - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 36 Central Meridian 33 (ED50 - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 37 Central Meridian 39 (ED50 - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 38 Central Meridian 45 (ED50 - 6°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 27 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 30 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 33 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 36 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 39 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 42 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 45 (ED50 - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 27 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 30 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 33 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 36 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 39 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 42 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>GK Central Meridian 45 (ITRF - 3°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 35 Central Meridian 27 (ITRF - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 36 Central Meridian 33 (ITRF - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 37 Central Meridian 39 (ITRF - 6°)</t>
+  </si>
+  <si>
+    <t>UTM Zone 38 Central Meridian 45 (ITRF - 6°)</t>
+  </si>
+  <si>
+    <t>Popular Visualization CRS (WGS 84)</t>
+  </si>
+  <si>
+    <t>MERSİS veya                         Vergi Kimlik No           (Tüzel Kişi )</t>
+  </si>
+  <si>
+    <t>Lityum-İyon</t>
+  </si>
+  <si>
+    <t>Kurşun-Asit</t>
+  </si>
+  <si>
+    <t>Nikel Metal Hidrit</t>
+  </si>
+  <si>
+    <t>Nikel-Kadmiyum</t>
+  </si>
+  <si>
+    <t>Sodyum Sülfür</t>
+  </si>
+  <si>
+    <t>Kuzey 
+(yukarı değer)</t>
+  </si>
+  <si>
+    <t>Doğu
+(sağa değer)</t>
+  </si>
+  <si>
+    <t>Depolama Ünitesi Bilgileri (varsa)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santral Sahası Bilgileri </t>
+  </si>
+  <si>
+    <t>(Başvuru Sahibinin Niteliğine Göre Girilecek)</t>
+  </si>
+  <si>
+    <t>Başvuru Sahibinin Adı ve İletişim Bilgileri</t>
+  </si>
+  <si>
+    <t>Projeksiyon Sistemi ve Dilim Orta Meridyeni</t>
+  </si>
+  <si>
+    <t>Alçak Gerilim</t>
+  </si>
+  <si>
+    <t>Orta Gerilim</t>
+  </si>
+  <si>
+    <t>Yüksek Gerilim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Çatı / Cephe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Su yüzeyi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      İnce film veya organik yapılı hücre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Çok kristalli hücre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Tek kristalli hücre</t>
+  </si>
+  <si>
+    <t>(İlgili Şebeke İşletmecisi tarafından doldurulacaktır.)</t>
+  </si>
+  <si>
+    <t>Listeden Seçiniz…</t>
+  </si>
+  <si>
+    <t>Akış Batarya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Diğer:  …................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Diğer: …..................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  İli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  İlçesi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Köy/Mahalle</t>
+  </si>
+  <si>
+    <t>Abone Bağlantı / Sözleşme Gücü  (kWe)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Başvuru Sahibi 
+Adı Soyadı
+Unvan                    </t>
+  </si>
+  <si>
+    <t>İmza</t>
+  </si>
+  <si>
+    <t>Tarih</t>
+  </si>
+  <si>
+    <t>Tercih Edilen Trafo Merkezinin (bağlantı noktası) Adı</t>
+  </si>
+  <si>
+    <t>Evirici Sayısı (adet)</t>
+  </si>
+  <si>
+    <t>Evirici Gücü (kWe)</t>
+  </si>
+  <si>
+    <t>Güneş Modülü Sayısı (adet)</t>
+  </si>
+  <si>
+    <t>Güneş Modülü Nominal Gücü (Wp)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Ada/Parsel No</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Santral Sahası İle İlişkili Tescil Harici 
+Taşınmazlara Ait Bilgiler (varsa)</t>
+  </si>
+  <si>
+    <t>Toplam DC Kurulu Gücü  (kWp)</t>
+  </si>
+  <si>
+    <t>Toplam AC Kurulu Gücü  (kWe)</t>
+  </si>
+  <si>
+    <t>FOTOVOLTAİK  GÜNEŞ  ENERJİSİNE  DAYALI  LİSANSSIZ  ELEKTRİK ÜRETİM  TESİSİNE AİT 
+TEKNİK  DEĞERLENDİRME  FORMU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Başvuru Türü </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+  </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial Tur"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <sz val="12"/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
-    <font>
-[...46 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-[...2 lines deleted...]
-      <top style="thick">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thick">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...26 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right/>
-[...27 lines deleted...]
-      <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="28"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="28"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="28"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Sayfa1" xfId="1"/>
+    <cellStyle name="Normal_Sayfa1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1026"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1027"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1028"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1029"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1030"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>23</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1031"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1032"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>26</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1034"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>27</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1035"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1036"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1037"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1040"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1209,513 +2282,1733 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:E43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F59"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:E1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.7265625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="22.54296875" customWidth="1"/>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="66" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
+    <col min="4" max="5" width="27.42578125" customWidth="1"/>
+    <col min="6" max="6" width="3" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="256" max="256" width="3.7109375" customWidth="1"/>
+    <col min="257" max="257" width="62.85546875" customWidth="1"/>
+    <col min="258" max="258" width="22.85546875" customWidth="1"/>
+    <col min="259" max="259" width="21.5703125" customWidth="1"/>
+    <col min="260" max="260" width="41.42578125" customWidth="1"/>
+    <col min="261" max="261" width="4.140625" customWidth="1"/>
+    <col min="262" max="262" width="22.5703125" customWidth="1"/>
+    <col min="512" max="512" width="3.7109375" customWidth="1"/>
+    <col min="513" max="513" width="62.85546875" customWidth="1"/>
+    <col min="514" max="514" width="22.85546875" customWidth="1"/>
+    <col min="515" max="515" width="21.5703125" customWidth="1"/>
+    <col min="516" max="516" width="41.42578125" customWidth="1"/>
+    <col min="517" max="517" width="4.140625" customWidth="1"/>
+    <col min="518" max="518" width="22.5703125" customWidth="1"/>
+    <col min="768" max="768" width="3.7109375" customWidth="1"/>
+    <col min="769" max="769" width="62.85546875" customWidth="1"/>
+    <col min="770" max="770" width="22.85546875" customWidth="1"/>
+    <col min="771" max="771" width="21.5703125" customWidth="1"/>
+    <col min="772" max="772" width="41.42578125" customWidth="1"/>
+    <col min="773" max="773" width="4.140625" customWidth="1"/>
+    <col min="774" max="774" width="22.5703125" customWidth="1"/>
+    <col min="1024" max="1024" width="3.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="62.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="22.85546875" customWidth="1"/>
+    <col min="1027" max="1027" width="21.5703125" customWidth="1"/>
+    <col min="1028" max="1028" width="41.42578125" customWidth="1"/>
+    <col min="1029" max="1029" width="4.140625" customWidth="1"/>
+    <col min="1030" max="1030" width="22.5703125" customWidth="1"/>
+    <col min="1280" max="1280" width="3.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="62.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="22.85546875" customWidth="1"/>
+    <col min="1283" max="1283" width="21.5703125" customWidth="1"/>
+    <col min="1284" max="1284" width="41.42578125" customWidth="1"/>
+    <col min="1285" max="1285" width="4.140625" customWidth="1"/>
+    <col min="1286" max="1286" width="22.5703125" customWidth="1"/>
+    <col min="1536" max="1536" width="3.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="62.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="22.85546875" customWidth="1"/>
+    <col min="1539" max="1539" width="21.5703125" customWidth="1"/>
+    <col min="1540" max="1540" width="41.42578125" customWidth="1"/>
+    <col min="1541" max="1541" width="4.140625" customWidth="1"/>
+    <col min="1542" max="1542" width="22.5703125" customWidth="1"/>
+    <col min="1792" max="1792" width="3.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="62.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="22.85546875" customWidth="1"/>
+    <col min="1795" max="1795" width="21.5703125" customWidth="1"/>
+    <col min="1796" max="1796" width="41.42578125" customWidth="1"/>
+    <col min="1797" max="1797" width="4.140625" customWidth="1"/>
+    <col min="1798" max="1798" width="22.5703125" customWidth="1"/>
+    <col min="2048" max="2048" width="3.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="62.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="22.85546875" customWidth="1"/>
+    <col min="2051" max="2051" width="21.5703125" customWidth="1"/>
+    <col min="2052" max="2052" width="41.42578125" customWidth="1"/>
+    <col min="2053" max="2053" width="4.140625" customWidth="1"/>
+    <col min="2054" max="2054" width="22.5703125" customWidth="1"/>
+    <col min="2304" max="2304" width="3.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="62.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="22.85546875" customWidth="1"/>
+    <col min="2307" max="2307" width="21.5703125" customWidth="1"/>
+    <col min="2308" max="2308" width="41.42578125" customWidth="1"/>
+    <col min="2309" max="2309" width="4.140625" customWidth="1"/>
+    <col min="2310" max="2310" width="22.5703125" customWidth="1"/>
+    <col min="2560" max="2560" width="3.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="62.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="22.85546875" customWidth="1"/>
+    <col min="2563" max="2563" width="21.5703125" customWidth="1"/>
+    <col min="2564" max="2564" width="41.42578125" customWidth="1"/>
+    <col min="2565" max="2565" width="4.140625" customWidth="1"/>
+    <col min="2566" max="2566" width="22.5703125" customWidth="1"/>
+    <col min="2816" max="2816" width="3.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="62.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="22.85546875" customWidth="1"/>
+    <col min="2819" max="2819" width="21.5703125" customWidth="1"/>
+    <col min="2820" max="2820" width="41.42578125" customWidth="1"/>
+    <col min="2821" max="2821" width="4.140625" customWidth="1"/>
+    <col min="2822" max="2822" width="22.5703125" customWidth="1"/>
+    <col min="3072" max="3072" width="3.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="62.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="22.85546875" customWidth="1"/>
+    <col min="3075" max="3075" width="21.5703125" customWidth="1"/>
+    <col min="3076" max="3076" width="41.42578125" customWidth="1"/>
+    <col min="3077" max="3077" width="4.140625" customWidth="1"/>
+    <col min="3078" max="3078" width="22.5703125" customWidth="1"/>
+    <col min="3328" max="3328" width="3.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="62.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="22.85546875" customWidth="1"/>
+    <col min="3331" max="3331" width="21.5703125" customWidth="1"/>
+    <col min="3332" max="3332" width="41.42578125" customWidth="1"/>
+    <col min="3333" max="3333" width="4.140625" customWidth="1"/>
+    <col min="3334" max="3334" width="22.5703125" customWidth="1"/>
+    <col min="3584" max="3584" width="3.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="62.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="22.85546875" customWidth="1"/>
+    <col min="3587" max="3587" width="21.5703125" customWidth="1"/>
+    <col min="3588" max="3588" width="41.42578125" customWidth="1"/>
+    <col min="3589" max="3589" width="4.140625" customWidth="1"/>
+    <col min="3590" max="3590" width="22.5703125" customWidth="1"/>
+    <col min="3840" max="3840" width="3.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="62.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="22.85546875" customWidth="1"/>
+    <col min="3843" max="3843" width="21.5703125" customWidth="1"/>
+    <col min="3844" max="3844" width="41.42578125" customWidth="1"/>
+    <col min="3845" max="3845" width="4.140625" customWidth="1"/>
+    <col min="3846" max="3846" width="22.5703125" customWidth="1"/>
+    <col min="4096" max="4096" width="3.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="62.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="22.85546875" customWidth="1"/>
+    <col min="4099" max="4099" width="21.5703125" customWidth="1"/>
+    <col min="4100" max="4100" width="41.42578125" customWidth="1"/>
+    <col min="4101" max="4101" width="4.140625" customWidth="1"/>
+    <col min="4102" max="4102" width="22.5703125" customWidth="1"/>
+    <col min="4352" max="4352" width="3.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="62.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="22.85546875" customWidth="1"/>
+    <col min="4355" max="4355" width="21.5703125" customWidth="1"/>
+    <col min="4356" max="4356" width="41.42578125" customWidth="1"/>
+    <col min="4357" max="4357" width="4.140625" customWidth="1"/>
+    <col min="4358" max="4358" width="22.5703125" customWidth="1"/>
+    <col min="4608" max="4608" width="3.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="62.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="22.85546875" customWidth="1"/>
+    <col min="4611" max="4611" width="21.5703125" customWidth="1"/>
+    <col min="4612" max="4612" width="41.42578125" customWidth="1"/>
+    <col min="4613" max="4613" width="4.140625" customWidth="1"/>
+    <col min="4614" max="4614" width="22.5703125" customWidth="1"/>
+    <col min="4864" max="4864" width="3.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="62.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="22.85546875" customWidth="1"/>
+    <col min="4867" max="4867" width="21.5703125" customWidth="1"/>
+    <col min="4868" max="4868" width="41.42578125" customWidth="1"/>
+    <col min="4869" max="4869" width="4.140625" customWidth="1"/>
+    <col min="4870" max="4870" width="22.5703125" customWidth="1"/>
+    <col min="5120" max="5120" width="3.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="62.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="22.85546875" customWidth="1"/>
+    <col min="5123" max="5123" width="21.5703125" customWidth="1"/>
+    <col min="5124" max="5124" width="41.42578125" customWidth="1"/>
+    <col min="5125" max="5125" width="4.140625" customWidth="1"/>
+    <col min="5126" max="5126" width="22.5703125" customWidth="1"/>
+    <col min="5376" max="5376" width="3.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="62.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="22.85546875" customWidth="1"/>
+    <col min="5379" max="5379" width="21.5703125" customWidth="1"/>
+    <col min="5380" max="5380" width="41.42578125" customWidth="1"/>
+    <col min="5381" max="5381" width="4.140625" customWidth="1"/>
+    <col min="5382" max="5382" width="22.5703125" customWidth="1"/>
+    <col min="5632" max="5632" width="3.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="62.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="22.85546875" customWidth="1"/>
+    <col min="5635" max="5635" width="21.5703125" customWidth="1"/>
+    <col min="5636" max="5636" width="41.42578125" customWidth="1"/>
+    <col min="5637" max="5637" width="4.140625" customWidth="1"/>
+    <col min="5638" max="5638" width="22.5703125" customWidth="1"/>
+    <col min="5888" max="5888" width="3.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="62.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="22.85546875" customWidth="1"/>
+    <col min="5891" max="5891" width="21.5703125" customWidth="1"/>
+    <col min="5892" max="5892" width="41.42578125" customWidth="1"/>
+    <col min="5893" max="5893" width="4.140625" customWidth="1"/>
+    <col min="5894" max="5894" width="22.5703125" customWidth="1"/>
+    <col min="6144" max="6144" width="3.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="62.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="22.85546875" customWidth="1"/>
+    <col min="6147" max="6147" width="21.5703125" customWidth="1"/>
+    <col min="6148" max="6148" width="41.42578125" customWidth="1"/>
+    <col min="6149" max="6149" width="4.140625" customWidth="1"/>
+    <col min="6150" max="6150" width="22.5703125" customWidth="1"/>
+    <col min="6400" max="6400" width="3.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="62.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="22.85546875" customWidth="1"/>
+    <col min="6403" max="6403" width="21.5703125" customWidth="1"/>
+    <col min="6404" max="6404" width="41.42578125" customWidth="1"/>
+    <col min="6405" max="6405" width="4.140625" customWidth="1"/>
+    <col min="6406" max="6406" width="22.5703125" customWidth="1"/>
+    <col min="6656" max="6656" width="3.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="62.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="22.85546875" customWidth="1"/>
+    <col min="6659" max="6659" width="21.5703125" customWidth="1"/>
+    <col min="6660" max="6660" width="41.42578125" customWidth="1"/>
+    <col min="6661" max="6661" width="4.140625" customWidth="1"/>
+    <col min="6662" max="6662" width="22.5703125" customWidth="1"/>
+    <col min="6912" max="6912" width="3.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="62.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="22.85546875" customWidth="1"/>
+    <col min="6915" max="6915" width="21.5703125" customWidth="1"/>
+    <col min="6916" max="6916" width="41.42578125" customWidth="1"/>
+    <col min="6917" max="6917" width="4.140625" customWidth="1"/>
+    <col min="6918" max="6918" width="22.5703125" customWidth="1"/>
+    <col min="7168" max="7168" width="3.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="62.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="22.85546875" customWidth="1"/>
+    <col min="7171" max="7171" width="21.5703125" customWidth="1"/>
+    <col min="7172" max="7172" width="41.42578125" customWidth="1"/>
+    <col min="7173" max="7173" width="4.140625" customWidth="1"/>
+    <col min="7174" max="7174" width="22.5703125" customWidth="1"/>
+    <col min="7424" max="7424" width="3.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="62.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="22.85546875" customWidth="1"/>
+    <col min="7427" max="7427" width="21.5703125" customWidth="1"/>
+    <col min="7428" max="7428" width="41.42578125" customWidth="1"/>
+    <col min="7429" max="7429" width="4.140625" customWidth="1"/>
+    <col min="7430" max="7430" width="22.5703125" customWidth="1"/>
+    <col min="7680" max="7680" width="3.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="62.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="22.85546875" customWidth="1"/>
+    <col min="7683" max="7683" width="21.5703125" customWidth="1"/>
+    <col min="7684" max="7684" width="41.42578125" customWidth="1"/>
+    <col min="7685" max="7685" width="4.140625" customWidth="1"/>
+    <col min="7686" max="7686" width="22.5703125" customWidth="1"/>
+    <col min="7936" max="7936" width="3.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="62.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="22.85546875" customWidth="1"/>
+    <col min="7939" max="7939" width="21.5703125" customWidth="1"/>
+    <col min="7940" max="7940" width="41.42578125" customWidth="1"/>
+    <col min="7941" max="7941" width="4.140625" customWidth="1"/>
+    <col min="7942" max="7942" width="22.5703125" customWidth="1"/>
+    <col min="8192" max="8192" width="3.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="62.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="22.85546875" customWidth="1"/>
+    <col min="8195" max="8195" width="21.5703125" customWidth="1"/>
+    <col min="8196" max="8196" width="41.42578125" customWidth="1"/>
+    <col min="8197" max="8197" width="4.140625" customWidth="1"/>
+    <col min="8198" max="8198" width="22.5703125" customWidth="1"/>
+    <col min="8448" max="8448" width="3.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="62.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="22.85546875" customWidth="1"/>
+    <col min="8451" max="8451" width="21.5703125" customWidth="1"/>
+    <col min="8452" max="8452" width="41.42578125" customWidth="1"/>
+    <col min="8453" max="8453" width="4.140625" customWidth="1"/>
+    <col min="8454" max="8454" width="22.5703125" customWidth="1"/>
+    <col min="8704" max="8704" width="3.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="62.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="22.85546875" customWidth="1"/>
+    <col min="8707" max="8707" width="21.5703125" customWidth="1"/>
+    <col min="8708" max="8708" width="41.42578125" customWidth="1"/>
+    <col min="8709" max="8709" width="4.140625" customWidth="1"/>
+    <col min="8710" max="8710" width="22.5703125" customWidth="1"/>
+    <col min="8960" max="8960" width="3.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="62.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="22.85546875" customWidth="1"/>
+    <col min="8963" max="8963" width="21.5703125" customWidth="1"/>
+    <col min="8964" max="8964" width="41.42578125" customWidth="1"/>
+    <col min="8965" max="8965" width="4.140625" customWidth="1"/>
+    <col min="8966" max="8966" width="22.5703125" customWidth="1"/>
+    <col min="9216" max="9216" width="3.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="62.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="22.85546875" customWidth="1"/>
+    <col min="9219" max="9219" width="21.5703125" customWidth="1"/>
+    <col min="9220" max="9220" width="41.42578125" customWidth="1"/>
+    <col min="9221" max="9221" width="4.140625" customWidth="1"/>
+    <col min="9222" max="9222" width="22.5703125" customWidth="1"/>
+    <col min="9472" max="9472" width="3.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="62.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="22.85546875" customWidth="1"/>
+    <col min="9475" max="9475" width="21.5703125" customWidth="1"/>
+    <col min="9476" max="9476" width="41.42578125" customWidth="1"/>
+    <col min="9477" max="9477" width="4.140625" customWidth="1"/>
+    <col min="9478" max="9478" width="22.5703125" customWidth="1"/>
+    <col min="9728" max="9728" width="3.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="62.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="22.85546875" customWidth="1"/>
+    <col min="9731" max="9731" width="21.5703125" customWidth="1"/>
+    <col min="9732" max="9732" width="41.42578125" customWidth="1"/>
+    <col min="9733" max="9733" width="4.140625" customWidth="1"/>
+    <col min="9734" max="9734" width="22.5703125" customWidth="1"/>
+    <col min="9984" max="9984" width="3.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="62.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="22.85546875" customWidth="1"/>
+    <col min="9987" max="9987" width="21.5703125" customWidth="1"/>
+    <col min="9988" max="9988" width="41.42578125" customWidth="1"/>
+    <col min="9989" max="9989" width="4.140625" customWidth="1"/>
+    <col min="9990" max="9990" width="22.5703125" customWidth="1"/>
+    <col min="10240" max="10240" width="3.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="62.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="22.85546875" customWidth="1"/>
+    <col min="10243" max="10243" width="21.5703125" customWidth="1"/>
+    <col min="10244" max="10244" width="41.42578125" customWidth="1"/>
+    <col min="10245" max="10245" width="4.140625" customWidth="1"/>
+    <col min="10246" max="10246" width="22.5703125" customWidth="1"/>
+    <col min="10496" max="10496" width="3.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="62.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="22.85546875" customWidth="1"/>
+    <col min="10499" max="10499" width="21.5703125" customWidth="1"/>
+    <col min="10500" max="10500" width="41.42578125" customWidth="1"/>
+    <col min="10501" max="10501" width="4.140625" customWidth="1"/>
+    <col min="10502" max="10502" width="22.5703125" customWidth="1"/>
+    <col min="10752" max="10752" width="3.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="62.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="22.85546875" customWidth="1"/>
+    <col min="10755" max="10755" width="21.5703125" customWidth="1"/>
+    <col min="10756" max="10756" width="41.42578125" customWidth="1"/>
+    <col min="10757" max="10757" width="4.140625" customWidth="1"/>
+    <col min="10758" max="10758" width="22.5703125" customWidth="1"/>
+    <col min="11008" max="11008" width="3.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="62.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="22.85546875" customWidth="1"/>
+    <col min="11011" max="11011" width="21.5703125" customWidth="1"/>
+    <col min="11012" max="11012" width="41.42578125" customWidth="1"/>
+    <col min="11013" max="11013" width="4.140625" customWidth="1"/>
+    <col min="11014" max="11014" width="22.5703125" customWidth="1"/>
+    <col min="11264" max="11264" width="3.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="62.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="22.85546875" customWidth="1"/>
+    <col min="11267" max="11267" width="21.5703125" customWidth="1"/>
+    <col min="11268" max="11268" width="41.42578125" customWidth="1"/>
+    <col min="11269" max="11269" width="4.140625" customWidth="1"/>
+    <col min="11270" max="11270" width="22.5703125" customWidth="1"/>
+    <col min="11520" max="11520" width="3.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="62.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="22.85546875" customWidth="1"/>
+    <col min="11523" max="11523" width="21.5703125" customWidth="1"/>
+    <col min="11524" max="11524" width="41.42578125" customWidth="1"/>
+    <col min="11525" max="11525" width="4.140625" customWidth="1"/>
+    <col min="11526" max="11526" width="22.5703125" customWidth="1"/>
+    <col min="11776" max="11776" width="3.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="62.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="22.85546875" customWidth="1"/>
+    <col min="11779" max="11779" width="21.5703125" customWidth="1"/>
+    <col min="11780" max="11780" width="41.42578125" customWidth="1"/>
+    <col min="11781" max="11781" width="4.140625" customWidth="1"/>
+    <col min="11782" max="11782" width="22.5703125" customWidth="1"/>
+    <col min="12032" max="12032" width="3.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="62.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="22.85546875" customWidth="1"/>
+    <col min="12035" max="12035" width="21.5703125" customWidth="1"/>
+    <col min="12036" max="12036" width="41.42578125" customWidth="1"/>
+    <col min="12037" max="12037" width="4.140625" customWidth="1"/>
+    <col min="12038" max="12038" width="22.5703125" customWidth="1"/>
+    <col min="12288" max="12288" width="3.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="62.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="22.85546875" customWidth="1"/>
+    <col min="12291" max="12291" width="21.5703125" customWidth="1"/>
+    <col min="12292" max="12292" width="41.42578125" customWidth="1"/>
+    <col min="12293" max="12293" width="4.140625" customWidth="1"/>
+    <col min="12294" max="12294" width="22.5703125" customWidth="1"/>
+    <col min="12544" max="12544" width="3.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="62.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="22.85546875" customWidth="1"/>
+    <col min="12547" max="12547" width="21.5703125" customWidth="1"/>
+    <col min="12548" max="12548" width="41.42578125" customWidth="1"/>
+    <col min="12549" max="12549" width="4.140625" customWidth="1"/>
+    <col min="12550" max="12550" width="22.5703125" customWidth="1"/>
+    <col min="12800" max="12800" width="3.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="62.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="22.85546875" customWidth="1"/>
+    <col min="12803" max="12803" width="21.5703125" customWidth="1"/>
+    <col min="12804" max="12804" width="41.42578125" customWidth="1"/>
+    <col min="12805" max="12805" width="4.140625" customWidth="1"/>
+    <col min="12806" max="12806" width="22.5703125" customWidth="1"/>
+    <col min="13056" max="13056" width="3.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="62.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="22.85546875" customWidth="1"/>
+    <col min="13059" max="13059" width="21.5703125" customWidth="1"/>
+    <col min="13060" max="13060" width="41.42578125" customWidth="1"/>
+    <col min="13061" max="13061" width="4.140625" customWidth="1"/>
+    <col min="13062" max="13062" width="22.5703125" customWidth="1"/>
+    <col min="13312" max="13312" width="3.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="62.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="22.85546875" customWidth="1"/>
+    <col min="13315" max="13315" width="21.5703125" customWidth="1"/>
+    <col min="13316" max="13316" width="41.42578125" customWidth="1"/>
+    <col min="13317" max="13317" width="4.140625" customWidth="1"/>
+    <col min="13318" max="13318" width="22.5703125" customWidth="1"/>
+    <col min="13568" max="13568" width="3.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="62.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="22.85546875" customWidth="1"/>
+    <col min="13571" max="13571" width="21.5703125" customWidth="1"/>
+    <col min="13572" max="13572" width="41.42578125" customWidth="1"/>
+    <col min="13573" max="13573" width="4.140625" customWidth="1"/>
+    <col min="13574" max="13574" width="22.5703125" customWidth="1"/>
+    <col min="13824" max="13824" width="3.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="62.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="22.85546875" customWidth="1"/>
+    <col min="13827" max="13827" width="21.5703125" customWidth="1"/>
+    <col min="13828" max="13828" width="41.42578125" customWidth="1"/>
+    <col min="13829" max="13829" width="4.140625" customWidth="1"/>
+    <col min="13830" max="13830" width="22.5703125" customWidth="1"/>
+    <col min="14080" max="14080" width="3.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="62.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="22.85546875" customWidth="1"/>
+    <col min="14083" max="14083" width="21.5703125" customWidth="1"/>
+    <col min="14084" max="14084" width="41.42578125" customWidth="1"/>
+    <col min="14085" max="14085" width="4.140625" customWidth="1"/>
+    <col min="14086" max="14086" width="22.5703125" customWidth="1"/>
+    <col min="14336" max="14336" width="3.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="62.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="22.85546875" customWidth="1"/>
+    <col min="14339" max="14339" width="21.5703125" customWidth="1"/>
+    <col min="14340" max="14340" width="41.42578125" customWidth="1"/>
+    <col min="14341" max="14341" width="4.140625" customWidth="1"/>
+    <col min="14342" max="14342" width="22.5703125" customWidth="1"/>
+    <col min="14592" max="14592" width="3.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="62.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="22.85546875" customWidth="1"/>
+    <col min="14595" max="14595" width="21.5703125" customWidth="1"/>
+    <col min="14596" max="14596" width="41.42578125" customWidth="1"/>
+    <col min="14597" max="14597" width="4.140625" customWidth="1"/>
+    <col min="14598" max="14598" width="22.5703125" customWidth="1"/>
+    <col min="14848" max="14848" width="3.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="62.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="22.85546875" customWidth="1"/>
+    <col min="14851" max="14851" width="21.5703125" customWidth="1"/>
+    <col min="14852" max="14852" width="41.42578125" customWidth="1"/>
+    <col min="14853" max="14853" width="4.140625" customWidth="1"/>
+    <col min="14854" max="14854" width="22.5703125" customWidth="1"/>
+    <col min="15104" max="15104" width="3.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="62.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="22.85546875" customWidth="1"/>
+    <col min="15107" max="15107" width="21.5703125" customWidth="1"/>
+    <col min="15108" max="15108" width="41.42578125" customWidth="1"/>
+    <col min="15109" max="15109" width="4.140625" customWidth="1"/>
+    <col min="15110" max="15110" width="22.5703125" customWidth="1"/>
+    <col min="15360" max="15360" width="3.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="62.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="22.85546875" customWidth="1"/>
+    <col min="15363" max="15363" width="21.5703125" customWidth="1"/>
+    <col min="15364" max="15364" width="41.42578125" customWidth="1"/>
+    <col min="15365" max="15365" width="4.140625" customWidth="1"/>
+    <col min="15366" max="15366" width="22.5703125" customWidth="1"/>
+    <col min="15616" max="15616" width="3.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="62.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="22.85546875" customWidth="1"/>
+    <col min="15619" max="15619" width="21.5703125" customWidth="1"/>
+    <col min="15620" max="15620" width="41.42578125" customWidth="1"/>
+    <col min="15621" max="15621" width="4.140625" customWidth="1"/>
+    <col min="15622" max="15622" width="22.5703125" customWidth="1"/>
+    <col min="15872" max="15872" width="3.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="62.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="22.85546875" customWidth="1"/>
+    <col min="15875" max="15875" width="21.5703125" customWidth="1"/>
+    <col min="15876" max="15876" width="41.42578125" customWidth="1"/>
+    <col min="15877" max="15877" width="4.140625" customWidth="1"/>
+    <col min="15878" max="15878" width="22.5703125" customWidth="1"/>
+    <col min="16128" max="16128" width="3.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="62.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="22.85546875" customWidth="1"/>
+    <col min="16131" max="16131" width="21.5703125" customWidth="1"/>
+    <col min="16132" max="16132" width="41.42578125" customWidth="1"/>
+    <col min="16133" max="16133" width="4.140625" customWidth="1"/>
+    <col min="16134" max="16134" width="22.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="B3" s="18" t="s">
+    <row r="1" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:6" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="19"/>
+      <c r="B2" s="81" t="s">
+        <v>114</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="83"/>
+    </row>
+    <row r="3" spans="1:6" s="19" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="59"/>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="9"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="62"/>
+    </row>
+    <row r="6" spans="1:6" ht="61.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" s="84" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="85" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="85" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9"/>
+      <c r="B8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="52"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="52"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="43"/>
+    </row>
+    <row r="10" spans="1:6" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="9"/>
+      <c r="B10" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" s="66"/>
+      <c r="E10" s="67"/>
+    </row>
+    <row r="11" spans="1:6" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" s="66"/>
+      <c r="E11" s="67"/>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="44"/>
-[...12 lines deleted...]
-      <c r="B5" s="14" t="s">
+      <c r="C12" s="68" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" s="66"/>
+      <c r="E12" s="67"/>
+    </row>
+    <row r="13" spans="1:6" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D13" s="66"/>
+      <c r="E13" s="67"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" s="52"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="70"/>
+    </row>
+    <row r="15" spans="1:6" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" s="71"/>
+      <c r="E15" s="72"/>
+    </row>
+    <row r="16" spans="1:6" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="73"/>
+      <c r="E16" s="72"/>
+    </row>
+    <row r="17" spans="1:6" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="49"/>
+      <c r="C17" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" s="73"/>
+      <c r="E17" s="72"/>
+    </row>
+    <row r="18" spans="1:6" ht="27" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D18" s="71"/>
+      <c r="E18" s="72"/>
+    </row>
+    <row r="19" spans="1:6" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="9"/>
+      <c r="B19" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="63"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="9"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="30"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="9"/>
+      <c r="B21" s="80"/>
+      <c r="C21" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="23"/>
+    </row>
+    <row r="22" spans="1:6" ht="19.5" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="77" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="63"/>
+      <c r="E22" s="64"/>
+    </row>
+    <row r="23" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="30"/>
+      <c r="E23" s="31"/>
+    </row>
+    <row r="24" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="9"/>
+      <c r="B24" s="75"/>
+      <c r="C24" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="30"/>
+      <c r="E24" s="31"/>
+    </row>
+    <row r="25" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="9"/>
+      <c r="B25" s="75"/>
+      <c r="C25" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="46"/>
+      <c r="E25" s="47"/>
+    </row>
+    <row r="26" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="9"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="46"/>
+      <c r="E26" s="47"/>
+    </row>
+    <row r="27" spans="1:6" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="9"/>
+      <c r="B27" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="77" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="63"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="2"/>
+    </row>
+    <row r="28" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="9"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="30"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="2"/>
+    </row>
+    <row r="29" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="9"/>
+      <c r="B29" s="49"/>
+      <c r="C29" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D29" s="30"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="2"/>
+    </row>
+    <row r="30" spans="1:6" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="9"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="D30" s="30"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="2"/>
+    </row>
+    <row r="31" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="9"/>
+      <c r="B31" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="44"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="37"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="35"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="37"/>
+    </row>
+    <row r="33" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="9"/>
+      <c r="B33" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" s="38"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="40"/>
+    </row>
+    <row r="34" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="9"/>
+      <c r="B34" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="38"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="40"/>
+    </row>
+    <row r="35" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="9"/>
+      <c r="B35" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" s="38"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="40"/>
+    </row>
+    <row r="36" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="9"/>
+      <c r="B36" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="38"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="40"/>
+    </row>
+    <row r="37" spans="1:5" ht="21.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="9"/>
+      <c r="B37" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="42"/>
+      <c r="E37" s="43"/>
+    </row>
+    <row r="38" spans="1:5" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="9"/>
+      <c r="B38" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D38" s="33"/>
+      <c r="E38" s="34"/>
+    </row>
+    <row r="39" spans="1:5" ht="38.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="9"/>
+      <c r="B39" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="87" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" s="87" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="9"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="9"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="9"/>
+      <c r="B42" s="27"/>
+      <c r="C42" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+    </row>
+    <row r="43" spans="1:5" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="9"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+    </row>
+    <row r="44" spans="1:5" ht="38.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="9"/>
+      <c r="B44" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="E44" s="89" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="9"/>
+      <c r="B45" s="27"/>
+      <c r="C45" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="9"/>
+      <c r="B46" s="27"/>
+      <c r="C46" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="9"/>
+      <c r="B47" s="27"/>
+      <c r="C47" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+    </row>
+    <row r="48" spans="1:5" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="9"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+    </row>
+    <row r="49" spans="1:5" ht="38.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="9"/>
+      <c r="B49" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="90" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="9"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
+    </row>
+    <row r="51" spans="1:5" ht="38.1" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="9"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="93" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="C5" s="46"/>
-[...17 lines deleted...]
-      <c r="C7" s="46" t="s">
+      <c r="E51" s="87" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="9"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="14"/>
+      <c r="E52" s="13"/>
+    </row>
+    <row r="53" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="9"/>
+      <c r="B53" s="27"/>
+      <c r="C53" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="47"/>
-[...221 lines deleted...]
-      <c r="B34" s="12" t="s">
+      <c r="D53" s="14"/>
+      <c r="E53" s="13"/>
+    </row>
+    <row r="54" spans="1:5" ht="20.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="9"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C34" s="11" t="s">
-[...67 lines deleted...]
-      <c r="B43" s="1"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="13"/>
+    </row>
+    <row r="55" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:5" ht="75" x14ac:dyDescent="0.25">
+      <c r="B57" s="24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B58" s="25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B59" s="25" t="s">
+        <v>104</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...4 lines deleted...]
-    <mergeCell ref="B15:B17"/>
+  <mergeCells count="43">
+    <mergeCell ref="B49:B54"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B22:B26"/>
+    <mergeCell ref="C22:E22"/>
     <mergeCell ref="C24:E24"/>
-    <mergeCell ref="B18:B20"/>
-[...23 lines deleted...]
-    <mergeCell ref="C30:E30"/>
     <mergeCell ref="C25:E25"/>
-    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="B27:B30"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C37:E37"/>
     <mergeCell ref="C31:E31"/>
-    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C26:E26"/>
   </mergeCells>
-  <pageMargins left="0.74803149606299213" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1027" r:id="rId4" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>180975</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1028" r:id="rId5" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>190500</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>180975</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1026" r:id="rId6" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1030" r:id="rId7" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>22</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>22</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1029" r:id="rId8" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1034" r:id="rId9" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>26</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>26</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1035" r:id="rId10" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>27</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1036" r:id="rId11" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1031" r:id="rId12" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>23</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>23</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1037" r:id="rId13" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1032" r:id="rId14" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1040" r:id="rId15" name="Check Box 16">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1D4A92B8-E00B-4CAF-B636-56832DD951E4}">
+          <x14:formula1>
+            <xm:f>Veriler!$D$1:$D$14</xm:f>
+          </x14:formula1>
+          <xm:sqref>C10:E10</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CA1DB99B-8917-4D7D-9118-3BD6D19149BB}">
+          <x14:formula1>
+            <xm:f>Veriler!$A$1:$A$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>C11:E11</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{564240B4-ECD2-4182-BF36-C0D177E315AC}">
+          <x14:formula1>
+            <xm:f>Veriler!$I$1:$I$11</xm:f>
+          </x14:formula1>
+          <xm:sqref>C12:E12</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D66716F1-750E-401D-BC4D-A4624CA3F358}">
+          <x14:formula1>
+            <xm:f>Veriler!$L$1:$L$24</xm:f>
+          </x14:formula1>
+          <xm:sqref>C38:E38</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C72F79F2-9D7D-4772-A761-1BF665B600E8}">
+          <x14:formula1>
+            <xm:f>Veriler!$U$1:$U$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>C13:E13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F6888E09-E4F8-4CD0-9EA2-AD6412B98BA8}">
+          <x14:formula1>
+            <xm:f>Veriler!R1:R8</xm:f>
+          </x14:formula1>
+          <xm:sqref>C50</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD211CF1-04BE-4F9D-9EB0-B4C92C7F7A55}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:U24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L2" t="s">
+        <v>71</v>
+      </c>
+      <c r="R2" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="U2" s="7" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R4" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="U4" s="7" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="R8" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="L15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="L16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L23" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 8 X U 4 X c V z R t u k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T Y j V E y U 8 Z X C U x a o x r U y o 0 Q j F t s d z N w S N 5 B T G K u j m + 7 3 3 D e / f r D b K + q Y O L N F a 1 O k U T H K F A a t E W S p c p 6 t w x n K O M w Z q L E y 9 l M M j a J r 0 t U l Q 5 d 0 4 I 8 d 5 j P 8 W t K Q m N o g k 5 5 K u t q G T D 0 U d W / + V Q a e u 4 F h I x 2 L / G M I o X M a a z e N g E Z I S Q K / 0 V 6 N A 9 2 x 8 I y 6 5 2 n Z H M m X C 3 A T J G I O 8 P 7 A F Q S w M E F A A C A A g A 8 X U 4 X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A P F 1 O F 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A P F 1 O F 3 F c 0 b b p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D x d T h d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A P F 1 O F 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D J u e + R O c L m R a m M m + 1 R C w f Q A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K O H j m a S A l w 6 k Y a P 1 D M A r t 8 A A A A A B I A A A K A A A A A Q A A A A Y 9 9 l v G 2 9 Z q W b d o 4 Z o a x R 7 l A A A A A Z g A h q T X d Y J L x K 7 C v U m q E Y D T / O 1 5 h a L O X Y I T P p 0 U Z A I u g A d W s n G U F j D Y x C E 4 B V i 3 C K 2 p / S l B S 5 N v M + H K D z a e P T 7 z R N i R 3 K m p 2 + m W f X d 4 q 2 2 x Q A A A B g 4 2 0 h u + C Y c Q M u Q W Y y y T k n C + e 7 2 Q = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E257EEC9-101E-4C68-86C9-520DC057C3C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Fotovoltaik GES'!Yazdırma_Alanı</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Tek. Değ. Formu-Depolamalı</vt:lpstr>
+      <vt:lpstr>Veriler</vt:lpstr>
+      <vt:lpstr>'Tek. Değ. Formu-Depolamalı'!Yazdırma_Alanı</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Enerji ve Tabii Kaynaklar Bakanligi</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Serkan Yilmaz</dc:creator>
-  <cp:keywords>CLASSIFICATION=I4886p293727nO8</cp:keywords>
+  <dc:creator>Marin Neio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>